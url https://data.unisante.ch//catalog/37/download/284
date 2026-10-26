--- v0 (2026-05-17)
+++ v1 (2026-10-26)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="22710DE2" w14:textId="301FDB85" w:rsidR="008038C4" w:rsidRPr="00190A52" w:rsidRDefault="008038C4" w:rsidP="000677B4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55E0163E" w14:textId="77777777" w:rsidR="008038C4" w:rsidRPr="00190A52" w:rsidRDefault="008038C4" w:rsidP="000677B4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43245F15" w14:textId="340B49ED" w:rsidR="000677B4" w:rsidRPr="00C87BEE" w:rsidRDefault="00F6654A" w:rsidP="000677B4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
@@ -127,176 +127,150 @@
         </w:rPr>
         <w:t xml:space="preserve">his application form </w:t>
       </w:r>
       <w:r w:rsidR="00DC0126" w:rsidRPr="00C87BEE">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="00C87BEE">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
         </w:rPr>
         <w:t xml:space="preserve"> be completed</w:t>
       </w:r>
       <w:r w:rsidR="003256EB" w:rsidRPr="00C87BEE">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
         </w:rPr>
         <w:t xml:space="preserve"> for data and/or sample requests from the Swiss Health Study – pilot. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C87BEE">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
         </w:rPr>
-        <w:t>The available data and samples can be searched at the following websites:</w:t>
+        <w:t xml:space="preserve">The available data and samples can be searched </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C87BEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C87BEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following websites:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D7A70D0" w14:textId="1069B985" w:rsidR="00007204" w:rsidRPr="00C87BEE" w:rsidRDefault="00007204" w:rsidP="00007204">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Lienhypertexte"/>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87BEE">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Data : Data catalogue – </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...23 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00DC0126" w:rsidRPr="00C87BEE">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
+            <w:lang w:val="it-CH"/>
+          </w:rPr>
+          <w:t>Unisanté</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26A979C1" w14:textId="7353DC9F" w:rsidR="00007204" w:rsidRPr="00C87BEE" w:rsidRDefault="00007204" w:rsidP="00007204">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="26A979C1" w14:textId="4650265A" w:rsidR="00007204" w:rsidRPr="00C87BEE" w:rsidRDefault="00007204" w:rsidP="00007204">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C87BEE">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Samples</w:t>
+        <w:t xml:space="preserve">Samples : Sample catalogue – </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...23 lines deleted...]
-      <w:hyperlink r:id="rId11" w:anchor="/biobanks/3576" w:history="1">
+      <w:hyperlink r:id="rId12" w:anchor="/biobanks/5014" w:history="1">
         <w:r w:rsidRPr="00C87BEE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t xml:space="preserve">SBP </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00C87BEE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>N</w:t>
         </w:r>
         <w:r w:rsidR="00BD428E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>E</w:t>
         </w:r>
         <w:r w:rsidRPr="00C87BEE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
             <w:lang w:val="fr-CH"/>
           </w:rPr>
           <w:t>xT</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1E4F65C3" w14:textId="77777777" w:rsidR="00007204" w:rsidRPr="00C87BEE" w:rsidRDefault="00007204" w:rsidP="00F6654A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B684106" w14:textId="4AFE168C" w:rsidR="003256EB" w:rsidRPr="00C87BEE" w:rsidRDefault="003256EB" w:rsidP="00F6654A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
@@ -357,51 +331,51 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87BEE">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>APPLICANT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03A58FD6" w14:textId="77777777" w:rsidR="00F6654A" w:rsidRPr="00C87BEE" w:rsidRDefault="00F6654A" w:rsidP="00F6654A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2376"/>
         <w:gridCol w:w="6687"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F6654A" w:rsidRPr="00C87BEE" w14:paraId="256BCDFD" w14:textId="77777777" w:rsidTr="00F0215D">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73AF4C68" w14:textId="77777777" w:rsidR="00F6654A" w:rsidRPr="00C87BEE" w:rsidRDefault="00F6654A" w:rsidP="00F0215D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
@@ -729,51 +703,51 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87BEE">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>RESEARCH PROJECT (brief description, max 300 words)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="204BF5DF" w14:textId="77777777" w:rsidR="00F6654A" w:rsidRPr="00C87BEE" w:rsidRDefault="00F6654A" w:rsidP="00F6654A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2370"/>
         <w:gridCol w:w="6693"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F6654A" w:rsidRPr="00C87BEE" w14:paraId="6F16D88F" w14:textId="77777777" w:rsidTr="00F0215D">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D24282E" w14:textId="77777777" w:rsidR="00F6654A" w:rsidRPr="00C87BEE" w:rsidRDefault="00F6654A" w:rsidP="00F0215D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
@@ -1219,51 +1193,51 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87BEE">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PROJECT PLAN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27F732E3" w14:textId="77777777" w:rsidR="00F6654A" w:rsidRPr="00C87BEE" w:rsidRDefault="00F6654A" w:rsidP="00F6654A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2368"/>
         <w:gridCol w:w="6695"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F6654A" w:rsidRPr="00C87BEE" w14:paraId="5B314AF4" w14:textId="77777777" w:rsidTr="00F0215D">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5167EEAD" w14:textId="77777777" w:rsidR="00F6654A" w:rsidRPr="00C87BEE" w:rsidRDefault="00F6654A" w:rsidP="00F0215D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
@@ -1735,54 +1709,54 @@
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>REQUESTED DATA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EEB2BC6" w14:textId="2222CE68" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00B3059A" w:rsidP="00F6654A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87BEE">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
         </w:rPr>
         <w:t>Please cross the data sets of interest, according to the study data catalogue</w:t>
       </w:r>
       <w:r w:rsidR="00491A23" w:rsidRPr="00C87BEE">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
         </w:rPr>
         <w:t xml:space="preserve"> available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00491A23" w:rsidRPr="00C87BEE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00491A23" w:rsidRPr="00C87BEE">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A17FB5" w14:textId="77777777" w:rsidR="00EB02E7" w:rsidRPr="00C87BEE" w:rsidRDefault="00EB02E7" w:rsidP="00F6654A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="089273A2" w14:textId="0A17393F" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00F6654A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
@@ -1912,50 +1886,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.1.1_Demographics_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1010952291"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4EE2268A" w14:textId="447D8416" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -2011,50 +1986,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.1.2_Screening_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1974287210"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2EDA30B6" w14:textId="13F17436" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2125,50 +2101,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.2.1_A1_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1644691375"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="17E88C2D" w14:textId="2DCC4231" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2218,50 +2195,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.2.2_EX1_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="539548546"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3E83F759" w14:textId="3954BAD1" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2311,50 +2289,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.2.3_HM_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="85966570"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="230224E8" w14:textId="3D93138C" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2404,50 +2383,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.2.4_QoL_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1664995208"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="79594956" w14:textId="5A4015B4" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2497,50 +2477,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.2.5_Corona_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-820349801"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="740B9106" w14:textId="0B0E8491" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2590,50 +2571,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.2.6_A2_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1912542569"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="532382BB" w14:textId="08E54340" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2683,50 +2665,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.2.7_EX2_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1130169511"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="06770CEA" w14:textId="7FC06C82" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2776,50 +2759,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.2.8_FFQ_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="673148588"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7F673563" w14:textId="08C309EB" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2869,50 +2853,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.3.1_UrinePoC_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="2059362167"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="58C7B944" w14:textId="5DBCB74A" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -2962,50 +2947,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.3.2_HG_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1470164204"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="10558729" w14:textId="3B5BC53D" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3055,50 +3041,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.3.3_BP_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1789649903"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6C518224" w14:textId="7E540260" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3148,50 +3135,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.3.4_Anthropo_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-271092924"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="62028762" w14:textId="3030291D" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3241,50 +3229,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.3.5_BIA_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-2058622911"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="17070E9C" w14:textId="4052A348" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3334,50 +3323,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.3.6_BloodPoC_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="2057119141"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1194FC7C" w14:textId="3D5E1145" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3427,50 +3417,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.3.7_Spirometry_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1181654018"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="69D50E9E" w14:textId="2BD28EEA" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3521,115 +3512,98 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.3.8_OPEA_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1887254270"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3C13BB87" w14:textId="5C2259A8" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4D1ED02A" w14:textId="569E3C2F" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00EB02E7" w:rsidP="00F0215D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> in progr</w:t>
+              <w:t>Data cleaning in progr</w:t>
             </w:r>
             <w:r w:rsidR="001C4C68" w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">ess. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D61CFA5" w14:textId="5E40311E" w:rsidR="001C4C68" w:rsidRPr="00C87BEE" w:rsidRDefault="001C4C68" w:rsidP="00F0215D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1EC4E3EE" w14:textId="0268DAC9" w:rsidR="00EB02E7" w:rsidRPr="00C87BEE" w:rsidRDefault="00EB02E7">
       <w:pPr>
         <w:rPr>
@@ -3716,143 +3690,249 @@
           </w:tcPr>
           <w:p w14:paraId="4DD7F287" w14:textId="28FFBC11" w:rsidR="00EB02E7" w:rsidRPr="00C87BEE" w:rsidRDefault="00EB02E7" w:rsidP="00EB02E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w14:paraId="1189C7B4" w14:textId="5C67D3F7" w:rsidTr="001C4C68">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F184399" w14:textId="77777777" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00F0215D">
+          <w:p w14:paraId="1F184399" w14:textId="40C97243" w:rsidR="00113AF2" w:rsidRPr="00C1125F" w:rsidRDefault="00113AF2" w:rsidP="00F0215D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C87BEE">
+            <w:r w:rsidRPr="00C1125F">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>1.3.9_Accelero</w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="00C1125F">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00C87BEE">
+              <w:t>metry</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="391E3DE7" w14:textId="77777777" w:rsidR="00113AF2" w:rsidRDefault="00113AF2" w:rsidP="00F0215D">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t>1.3.9_Accelero_codebook</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1125F">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>1.3.9_Accelero</w:t>
+            </w:r>
+            <w:r w:rsidR="00C1125F">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>metry</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C1125F">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>_codebook</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="362F4045" w14:textId="77777777" w:rsidR="00C1125F" w:rsidRDefault="00C1125F" w:rsidP="00F0215D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00E5F8E3" w14:textId="618C5CE8" w:rsidR="00C1125F" w:rsidRPr="00C1125F" w:rsidRDefault="00C1125F" w:rsidP="00F0215D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1125F">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>1.3.9_Accelerometry_ActiLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008972A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
+              <w:t>folder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="it-IT"/>
             </w:rPr>
             <w:id w:val="1504471930"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1EC67D26" w14:textId="40431FF2" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00113AF2">
+              <w:p w14:paraId="1EC67D26" w14:textId="40431FF2" w:rsidR="00113AF2" w:rsidRPr="00C1125F" w:rsidRDefault="00113AF2" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="it-IT"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00C87BEE">
+                <w:r w:rsidRPr="00C1125F">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="it-IT"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="163BA1A5" w14:textId="3535745E" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="001C4C68" w:rsidP="00F0215D">
-[...11 lines deleted...]
-              <w:t>Raw data available upon request.</w:t>
+          <w:p w14:paraId="27C89C5F" w14:textId="4D1E806F" w:rsidR="008972A2" w:rsidRDefault="00C1125F" w:rsidP="00F0215D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1125F">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">More information </w:t>
+            </w:r>
+            <w:r w:rsidR="00A047F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="163BA1A5" w14:textId="69BC941D" w:rsidR="00113AF2" w:rsidRPr="00D97C3F" w:rsidRDefault="00C1125F" w:rsidP="00F0215D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1125F">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“1.3.9_ Accelerometry - Explanatory Document</w:t>
+            </w:r>
+            <w:r w:rsidR="00A047F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.pdf</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C1125F">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w14:paraId="192F695F" w14:textId="08B4F489" w:rsidTr="001C4C68">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DBEF072" w14:textId="77777777" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00F0215D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>1.3.10_MFR_data_app</w:t>
             </w:r>
@@ -3909,50 +3989,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.3.10_MFR_study_info_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-732310628"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="262FABF0" w14:textId="36AFB249" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="it-IT"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -4002,144 +4083,145 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.4.1_BloodUrine_param_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-7833276"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="79B04E6A" w14:textId="3E982113" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5048B310" w14:textId="77777777" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00F0215D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w14:paraId="143F9011" w14:textId="100A4FDF" w:rsidTr="00365735">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E9CA2B8" w14:textId="77777777" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00F0215D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.4.2_Metals</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A1B4C01" w14:textId="77777777" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00F0215D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.4.2_Metals_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-630016989"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="23B16140" w14:textId="7D8ECB9D" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -4189,50 +4271,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.4.3_Glyphosate_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-733237342"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1DF41BA8" w14:textId="28043CF8" w:rsidR="00113AF2" w:rsidRPr="00C87BEE" w:rsidRDefault="00113AF2" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -4281,93 +4364,76 @@
               <w:t>Sub_selenium</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CD1269E" w14:textId="5642E58B" w:rsidR="008E3417" w:rsidRPr="00C87BEE" w:rsidRDefault="008E3417" w:rsidP="00F0215D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.4.4_</w:t>
             </w:r>
             <w:r w:rsidR="00E27BAF" w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Sub_selenium </w:t>
             </w:r>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="636382953"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3EC355B0" w14:textId="13FAA63A" w:rsidR="008E3417" w:rsidRPr="00C87BEE" w:rsidRDefault="008E3417" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -4416,50 +4482,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>1.4.5_PFAS_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="596602182"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6D220BF2" w14:textId="3093C3D1" w:rsidR="008E3417" w:rsidRPr="00C87BEE" w:rsidRDefault="008E3417" w:rsidP="00113AF2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="de-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -4614,50 +4681,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.1.1_Demographics_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1958319806"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="78422554" w14:textId="294F737C" w:rsidR="00EB02E7" w:rsidRPr="00C87BEE" w:rsidRDefault="00EB02E7" w:rsidP="00EB02E7">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -4713,50 +4781,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2.2.1_A1_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-803536517"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="191810B3" w14:textId="0F24A2E5" w:rsidR="00EB02E7" w:rsidRPr="00C87BEE" w:rsidRDefault="00EB02E7" w:rsidP="00EB02E7">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -4806,50 +4875,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2.2.2_EX1_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="387154608"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="41EE582D" w14:textId="03AB0638" w:rsidR="00EB02E7" w:rsidRPr="00C87BEE" w:rsidRDefault="00EB02E7" w:rsidP="00EB02E7">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -4899,50 +4969,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2.2.3_HM_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1506581210"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3DAF29AB" w14:textId="5DD028BE" w:rsidR="00EB02E7" w:rsidRPr="00C87BEE" w:rsidRDefault="00EB02E7" w:rsidP="00EB02E7">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -4992,50 +5063,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2.2.4_QoL_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="728733017"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="05C84B37" w14:textId="6CA93045" w:rsidR="00EB02E7" w:rsidRPr="00C87BEE" w:rsidRDefault="00EB02E7" w:rsidP="00EB02E7">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -5085,50 +5157,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2.2.5_Corona_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1666966530"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6B1F15D0" w14:textId="4C713C60" w:rsidR="00EB02E7" w:rsidRPr="00C87BEE" w:rsidRDefault="00EB02E7" w:rsidP="00EB02E7">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -5285,184 +5358,162 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>3.2.1_NR_codebook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1582023387"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3F8663B6" w14:textId="59436CEF" w:rsidR="00EB02E7" w:rsidRPr="00C87BEE" w:rsidRDefault="00EB02E7" w:rsidP="00EB02E7">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4537" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D8D5BF4" w14:textId="77777777" w:rsidR="00EB02E7" w:rsidRPr="00C87BEE" w:rsidRDefault="00EB02E7" w:rsidP="00EB02E7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77EC944A" w14:textId="385BA75E" w:rsidR="00F6654A" w:rsidRPr="00C87BEE" w:rsidRDefault="00F6654A">
-[...22 lines deleted...]
-    </w:p>
     <w:p w14:paraId="33351E7C" w14:textId="77777777" w:rsidR="00F6654A" w:rsidRPr="00C87BEE" w:rsidRDefault="00F6654A" w:rsidP="00F6654A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F309286" w14:textId="6FABF724" w:rsidR="00F6654A" w:rsidRPr="00C87BEE" w:rsidRDefault="00F6654A" w:rsidP="00F6654A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87BEE">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>REQUESTED SAMPLES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32215255" w14:textId="471FDC82" w:rsidR="000418A7" w:rsidRPr="00C87BEE" w:rsidRDefault="00C87BEE">
+    <w:p w14:paraId="32215255" w14:textId="303A7081" w:rsidR="000418A7" w:rsidRPr="00C87BEE" w:rsidRDefault="00C87BEE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk161232651"/>
       <w:r w:rsidRPr="00C87BEE">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Should you wish to verify sample availability </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
       <w:r w:rsidRPr="00C87BEE">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> our biobank based on your criteria (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C87BEE">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>e.g</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C87BEE">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> sample type, donor’s age, donor’s gender, etc.), connect to our sample catalogue at the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00C87BEE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>following link </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C87BEE">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> and use our interactive tool.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="0C021C01" w14:textId="77777777" w:rsidR="004C2EF0" w:rsidRDefault="00BD428E" w:rsidP="00251DE4">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F846C7">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>For accessing the interactive tool, y</w:t>
       </w:r>
@@ -5540,184 +5591,186 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F0337C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> are not reviewed by our team. All sample requests need to </w:t>
       </w:r>
       <w:r w:rsidR="00724AE8" w:rsidRPr="00F0337C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0337C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">sent to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00724AE8" w:rsidRPr="00F0337C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Schweizer-gesundheitsstudie@bag.admin.ch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F846C7" w:rsidRPr="00F0337C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1170B150" w14:textId="77777777" w:rsidR="000418A7" w:rsidRPr="00C87BEE" w:rsidRDefault="000418A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E096D94" w14:textId="77777777" w:rsidR="000418A7" w:rsidRPr="00C87BEE" w:rsidRDefault="000418A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2364"/>
         <w:gridCol w:w="6699"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F6654A" w:rsidRPr="00C87BEE" w14:paraId="65D38CBF" w14:textId="77777777" w:rsidTr="00F6654A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7600689C" w14:textId="77777777" w:rsidR="00F6654A" w:rsidRPr="00C87BEE" w:rsidRDefault="00F6654A" w:rsidP="00F0215D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Samples </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6699" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08BA1566" w14:textId="69002E4B" w:rsidR="00F6654A" w:rsidRPr="00C87BEE" w:rsidRDefault="00000000" w:rsidP="00F0215D">
+          <w:p w14:paraId="08BA1566" w14:textId="69002E4B" w:rsidR="00F6654A" w:rsidRPr="00C87BEE" w:rsidRDefault="00A047F6" w:rsidP="00F0215D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 </w:rPr>
                 <w:id w:val="252632154"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F6654A" w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F6654A" w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes            </w:t>
             </w:r>
             <w:r w:rsidR="0098518D" w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00F6654A" w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 </w:rPr>
                 <w:id w:val="216395817"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F6654A" w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F6654A" w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F6654A" w:rsidRPr="00C87BEE" w14:paraId="3870C726" w14:textId="77777777" w:rsidTr="00F6654A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
           </w:tcPr>
@@ -5923,250 +5976,255 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="362F081E" w14:textId="34CD66C5" w:rsidR="006510AA" w:rsidRPr="00C87BEE" w:rsidRDefault="006510AA" w:rsidP="00F0215D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sample type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6699" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7626C2CD" w14:textId="77777777" w:rsidR="0098518D" w:rsidRPr="00C87BEE" w:rsidRDefault="00000000" w:rsidP="00F0215D">
+          <w:p w14:paraId="7626C2CD" w14:textId="77777777" w:rsidR="0098518D" w:rsidRPr="00C87BEE" w:rsidRDefault="00A047F6" w:rsidP="00F0215D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 </w:rPr>
                 <w:id w:val="960843894"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006510AA" w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006510AA" w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Whole Blood                </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B285C4F" w14:textId="65728A0B" w:rsidR="006510AA" w:rsidRPr="00C87BEE" w:rsidRDefault="00000000" w:rsidP="00F0215D">
+          <w:p w14:paraId="7B285C4F" w14:textId="65728A0B" w:rsidR="006510AA" w:rsidRPr="00C87BEE" w:rsidRDefault="00A047F6" w:rsidP="00F0215D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 </w:rPr>
                 <w:id w:val="62222962"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006510AA" w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006510AA" w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0098518D" w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Blood Serum</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15549BF1" w14:textId="77777777" w:rsidR="0098518D" w:rsidRPr="00C87BEE" w:rsidRDefault="00000000" w:rsidP="00F0215D">
+          <w:p w14:paraId="15549BF1" w14:textId="77777777" w:rsidR="0098518D" w:rsidRPr="00C87BEE" w:rsidRDefault="00A047F6" w:rsidP="00F0215D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 </w:rPr>
                 <w:id w:val="-1395422422"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006510AA" w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006510AA" w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0098518D" w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Blood plasma, single spun</w:t>
             </w:r>
             <w:r w:rsidR="006510AA" w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10F883B7" w14:textId="6D22DDAB" w:rsidR="006510AA" w:rsidRPr="00C87BEE" w:rsidRDefault="00000000" w:rsidP="00F0215D">
+          <w:p w14:paraId="10F883B7" w14:textId="6D22DDAB" w:rsidR="006510AA" w:rsidRPr="00C87BEE" w:rsidRDefault="00A047F6" w:rsidP="00F0215D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 </w:rPr>
                 <w:id w:val="537322079"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006510AA" w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006510AA" w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0098518D" w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Non-density-gradient-centrifugation-separated buffy coat             non-viable</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4557326D" w14:textId="5702C6DA" w:rsidR="0098518D" w:rsidRPr="00C87BEE" w:rsidRDefault="00000000" w:rsidP="00F0215D">
+          <w:p w14:paraId="4557326D" w14:textId="5702C6DA" w:rsidR="0098518D" w:rsidRPr="00C87BEE" w:rsidRDefault="00A047F6" w:rsidP="00F0215D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 </w:rPr>
                 <w:id w:val="411587451"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006510AA" w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006510AA" w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0098518D" w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Urine, random (spot)</w:t>
             </w:r>
           </w:p>
@@ -6176,208 +6234,212 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1741F235" w14:textId="44C6316E" w:rsidR="006510AA" w:rsidRPr="00C87BEE" w:rsidRDefault="006510AA" w:rsidP="00F0215D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gender</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6699" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57F59C37" w14:textId="09FEA1BB" w:rsidR="006510AA" w:rsidRPr="00C87BEE" w:rsidRDefault="00000000" w:rsidP="00F0215D">
+          <w:p w14:paraId="57F59C37" w14:textId="09FEA1BB" w:rsidR="006510AA" w:rsidRPr="00C87BEE" w:rsidRDefault="00A047F6" w:rsidP="00F0215D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 </w:rPr>
                 <w:id w:val="1063221859"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006510AA" w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006510AA" w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Female             </w:t>
             </w:r>
             <w:r w:rsidR="0098518D" w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="006510AA" w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 </w:rPr>
                 <w:id w:val="-2086979583"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006510AA" w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006510AA" w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Male</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006510AA" w:rsidRPr="00C87BEE" w14:paraId="5ED2B29E" w14:textId="77777777" w:rsidTr="00F6654A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70B718DC" w14:textId="3CCB4EB7" w:rsidR="006510AA" w:rsidRPr="00C87BEE" w:rsidRDefault="0098518D" w:rsidP="00F0215D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Study center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6699" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B419A8C" w14:textId="390767CB" w:rsidR="006510AA" w:rsidRPr="00C87BEE" w:rsidRDefault="00000000" w:rsidP="00F0215D">
+          <w:p w14:paraId="3B419A8C" w14:textId="390767CB" w:rsidR="006510AA" w:rsidRPr="00C87BEE" w:rsidRDefault="00A047F6" w:rsidP="00F0215D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 </w:rPr>
                 <w:id w:val="-2129693819"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0098518D" w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0098518D" w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bern (center 0)     </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 </w:rPr>
                 <w:id w:val="499086337"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0098518D" w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="0098518D" w:rsidRPr="00C87BEE">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lausanne (center 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0098518D" w:rsidRPr="00C87BEE" w14:paraId="4EE13011" w14:textId="77777777" w:rsidTr="00F6654A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2364" w:type="dxa"/>
           </w:tcPr>
@@ -6625,63 +6687,63 @@
       </w:r>
       <w:r w:rsidR="004E03C2" w:rsidRPr="00C87BEE">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
         </w:rPr>
         <w:t xml:space="preserve"> etc.) </w:t>
       </w:r>
       <w:r w:rsidRPr="00C87BEE">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
         </w:rPr>
         <w:t xml:space="preserve">will be </w:t>
       </w:r>
       <w:r w:rsidR="008A502C">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
         </w:rPr>
         <w:t>made available</w:t>
       </w:r>
       <w:r w:rsidR="004E03C2" w:rsidRPr="00C87BEE">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
         </w:rPr>
         <w:t xml:space="preserve"> via </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="004E03C2" w:rsidRPr="00C87BEE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
           </w:rPr>
           <w:t>Unisanté</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="004E03C2" w:rsidRPr="00C87BEE">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
           </w:rPr>
           <w:t xml:space="preserve"> data repository</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003256EB" w:rsidRPr="00C87BEE">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
         </w:rPr>
         <w:t>, upon sample dispatch.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB872FC" w14:textId="1CEE1E19" w:rsidR="008A502C" w:rsidRPr="00711B1E" w:rsidRDefault="00705C85" w:rsidP="00711B1E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00793EDB">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
         </w:rPr>
         <w:t>To receive</w:t>
       </w:r>
@@ -6889,50 +6951,51 @@
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F0337C">
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>data_codebook</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-833766392"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="851" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2CB1E431" w14:textId="78CC0073" w:rsidR="00711B1E" w:rsidRPr="00C87BEE" w:rsidRDefault="00711B1E" w:rsidP="00711B1E">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C87BEE">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -7070,254 +7133,254 @@
     <w:p w14:paraId="3DD8CB2A" w14:textId="5FE572F7" w:rsidR="00F6654A" w:rsidRPr="00190A52" w:rsidRDefault="00F6654A" w:rsidP="00F6654A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87BEE">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Helvetica"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>E-signature / or scab of the document with original signature of the principal investigator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F6EEBD" w14:textId="77777777" w:rsidR="00F6654A" w:rsidRPr="00190A52" w:rsidRDefault="00F6654A" w:rsidP="00F6654A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9063"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F6654A" w:rsidRPr="00190A52" w14:paraId="14820CA8" w14:textId="77777777" w:rsidTr="00F0215D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9345" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C319263" w14:textId="77777777" w:rsidR="00F6654A" w:rsidRPr="00190A52" w:rsidRDefault="00F6654A" w:rsidP="00F0215D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74C9D5F9" w14:textId="77777777" w:rsidR="00F6654A" w:rsidRPr="00190A52" w:rsidRDefault="00F6654A" w:rsidP="00F0215D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E22B4E1" w14:textId="77777777" w:rsidR="00F6654A" w:rsidRPr="00190A52" w:rsidRDefault="00F6654A" w:rsidP="00F0215D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F5782DC" w14:textId="77777777" w:rsidR="002156E4" w:rsidRPr="00190A52" w:rsidRDefault="002156E4" w:rsidP="00724AE8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002156E4" w:rsidRPr="00190A52" w:rsidSect="00A366D2">
-      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="11907" w:h="16839"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="150BBB86" w14:textId="77777777" w:rsidR="00A01800" w:rsidRDefault="00A01800" w:rsidP="008038C4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="06FBF633" w14:textId="77777777" w:rsidR="00A01800" w:rsidRDefault="00A01800" w:rsidP="008038C4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Helvetica">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
-    <w:panose1 w:val="00000500000000020000"/>
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6CC7E484" w14:textId="77777777" w:rsidR="00A01800" w:rsidRDefault="00A01800" w:rsidP="008038C4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6B0FD651" w14:textId="77777777" w:rsidR="00A01800" w:rsidRDefault="00A01800" w:rsidP="008038C4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="39D697C9" w14:textId="51B83054" w:rsidR="008038C4" w:rsidRDefault="008038C4" w:rsidP="008038C4">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="En-tte"/>
       <w:ind w:left="-851"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="420766AA" wp14:editId="0B361712">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4327903</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>102162</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1340190" cy="461854"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Image 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -7400,51 +7463,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2345055" cy="858520"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="285460ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE70913A"/>
     <w:lvl w:ilvl="0" w:tplc="22DCC7C6">
       <w:start w:val="12"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:eastAsia="Times" w:hAnsi="Helvetica" w:cs="Helvetica" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7869,52 +7932,52 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="818038523">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1972903291">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1114590625">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1967153663">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="141"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
@@ -7946,131 +8009,142 @@
     <w:rsid w:val="000F44A2"/>
     <w:rsid w:val="00103B29"/>
     <w:rsid w:val="00112966"/>
     <w:rsid w:val="00113AF2"/>
     <w:rsid w:val="00162B2A"/>
     <w:rsid w:val="00190A52"/>
     <w:rsid w:val="001915B6"/>
     <w:rsid w:val="001A5169"/>
     <w:rsid w:val="001C4C68"/>
     <w:rsid w:val="00202704"/>
     <w:rsid w:val="00207408"/>
     <w:rsid w:val="002156E4"/>
     <w:rsid w:val="00243EEE"/>
     <w:rsid w:val="00251DE4"/>
     <w:rsid w:val="003256EB"/>
     <w:rsid w:val="003518F1"/>
     <w:rsid w:val="00365735"/>
     <w:rsid w:val="00430A28"/>
     <w:rsid w:val="00456760"/>
     <w:rsid w:val="00491A23"/>
     <w:rsid w:val="004C2EF0"/>
     <w:rsid w:val="004E03C2"/>
     <w:rsid w:val="00503A94"/>
     <w:rsid w:val="005723BD"/>
     <w:rsid w:val="0059306B"/>
+    <w:rsid w:val="005B003C"/>
     <w:rsid w:val="005E48D8"/>
     <w:rsid w:val="006510AA"/>
     <w:rsid w:val="006804EF"/>
     <w:rsid w:val="006A67C6"/>
     <w:rsid w:val="006C7EB7"/>
     <w:rsid w:val="006E1343"/>
     <w:rsid w:val="006E199A"/>
+    <w:rsid w:val="00703AC7"/>
     <w:rsid w:val="00705C85"/>
     <w:rsid w:val="00711B1E"/>
     <w:rsid w:val="00724AE8"/>
+    <w:rsid w:val="0076628A"/>
+    <w:rsid w:val="00772698"/>
     <w:rsid w:val="00793EDB"/>
     <w:rsid w:val="007A216C"/>
     <w:rsid w:val="007A6A69"/>
     <w:rsid w:val="008038C4"/>
+    <w:rsid w:val="008972A2"/>
     <w:rsid w:val="008A502C"/>
+    <w:rsid w:val="008B188D"/>
     <w:rsid w:val="008E3417"/>
     <w:rsid w:val="0098518D"/>
+    <w:rsid w:val="009B6B77"/>
     <w:rsid w:val="009F7ECE"/>
     <w:rsid w:val="00A01800"/>
+    <w:rsid w:val="00A047F6"/>
     <w:rsid w:val="00A12ECA"/>
     <w:rsid w:val="00A366D2"/>
     <w:rsid w:val="00A4635F"/>
     <w:rsid w:val="00B3059A"/>
     <w:rsid w:val="00BB08C6"/>
     <w:rsid w:val="00BB467D"/>
     <w:rsid w:val="00BB4899"/>
     <w:rsid w:val="00BD428E"/>
     <w:rsid w:val="00BE5801"/>
+    <w:rsid w:val="00C1125F"/>
     <w:rsid w:val="00C87BEE"/>
     <w:rsid w:val="00CB4677"/>
     <w:rsid w:val="00D12B2E"/>
     <w:rsid w:val="00D15AEE"/>
     <w:rsid w:val="00D46B81"/>
     <w:rsid w:val="00D861F3"/>
+    <w:rsid w:val="00D97C3F"/>
     <w:rsid w:val="00DB0B65"/>
     <w:rsid w:val="00DC0126"/>
     <w:rsid w:val="00DC0869"/>
     <w:rsid w:val="00DD4D41"/>
     <w:rsid w:val="00E02D2F"/>
     <w:rsid w:val="00E27BAF"/>
     <w:rsid w:val="00E34D4E"/>
     <w:rsid w:val="00EA59F0"/>
     <w:rsid w:val="00EB02E7"/>
     <w:rsid w:val="00EB2F33"/>
+    <w:rsid w:val="00ED2C9B"/>
     <w:rsid w:val="00ED7C16"/>
     <w:rsid w:val="00F0337C"/>
     <w:rsid w:val="00F0533C"/>
     <w:rsid w:val="00F6654A"/>
     <w:rsid w:val="00F846C7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5E562A3D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D0BF53A2-C2CA-40D9-8729-252284BDFF03}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8434,345 +8508,345 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000677B4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
+    <w:link w:val="ParagraphedelisteCar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000677B4"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...2 lines deleted...]
-    <w:link w:val="ListParagraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ParagraphedelisteCar">
+    <w:name w:val="Paragraphe de liste Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Paragraphedeliste"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="000677B4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008038C4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008038C4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008038C4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008038C4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BB4899"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:link w:val="CommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BB4899"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BB4899"/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BB4899"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BB4899"/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="TextedebullesCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BB4899"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
+    <w:name w:val="Texte de bulles Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BB4899"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00F6654A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Grilledutableau1">
     <w:name w:val="Grille du tableau1"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
+    <w:basedOn w:val="TableauNormal"/>
+    <w:next w:val="Grilledutableau"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="006804EF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00207408"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00207408"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC0126"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecat-biobank.sib.swiss/search" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.unisante.ch/index.php/catalog/37" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biobanksqan.ch/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.unisante.ch/index.php/catalog/37" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Schweizer-gesundheitsstudie@bag.admin.ch" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.unisante.ch/index.php/catalog/37" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sqan.swissbiobanking.ch/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.unisante.ch/index.php/catalog/37" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.unisante.ch/index.php/catalog/37" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Schweizer-gesundheitsstudie@bag.admin.ch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://next.swissbiobanking.ch/search" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -9013,69 +9087,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DECDB1FC9A94D14CBDBE5816582CAD3D" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7bc16cacf56e5cddbf9552834d60cc09">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dc09c1dc-8418-4a7f-9fb6-d21ea0301acb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b401f0f905d34b9505a958b1ec7a25b6" ns2:_="">
     <xsd:import namespace="dc09c1dc-8418-4a7f-9fb6-d21ea0301acb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dc09c1dc-8418-4a7f-9fb6-d21ea0301acb" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
@@ -9179,130 +9243,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE4ACCB8-98A3-4907-9F6B-23C140158C16}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3791F0A-C988-4491-90B1-842C1657CEA4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="dc09c1dc-8418-4a7f-9fb6-d21ea0301acb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B530B5F-5138-4337-B887-2656658E7626}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58BE9279-6EAF-4EC1-9C4F-67A810337F81}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>782</Words>
-  <Characters>4462</Characters>
+  <Words>820</Words>
+  <Characters>4512</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bundesverwaltung</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5234</CharactersWithSpaces>
+  <CharactersWithSpaces>5322</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>von Götz Natalie BAG</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DECDB1FC9A94D14CBDBE5816582CAD3D</vt:lpwstr>
   </property>